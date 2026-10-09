--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gerd.schauer\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AD05D10-B6FA-4E73-873D-E98710505F26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0FB8E67-921D-4337-8CAD-4396EB0B4829}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="915" windowWidth="27465" windowHeight="15315" xr2:uid="{5DCF481A-8D11-4E5A-A5C5-A960A8CBEC51}"/>
+    <workbookView xWindow="29385" yWindow="1335" windowWidth="27465" windowHeight="15315" xr2:uid="{5DCF481A-8D11-4E5A-A5C5-A960A8CBEC51}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabellenblatt 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="60">
   <si>
     <t>ARTIKELNUMMER</t>
   </si>
   <si>
     <t>BEZEICHNUNG</t>
   </si>
   <si>
     <t>HEK</t>
   </si>
   <si>
     <t>HERSTELLER</t>
   </si>
   <si>
     <t>KATEGORIE</t>
   </si>
   <si>
     <t>LAGERBESTAND</t>
   </si>
   <si>
     <t>LIEFERZEIT</t>
   </si>
   <si>
     <t>BILDLINK</t>
   </si>
   <si>
@@ -198,84 +198,57 @@
     <t>3FB01AA#AC3</t>
   </si>
   <si>
     <t>HP XMM 7360 - Drahtloses Mobilfunkmodem - 4G LTE - M.2 Card - 150 Mbps - für (for WWAN Ready configurations):</t>
   </si>
   <si>
     <t>89.9</t>
   </si>
   <si>
     <t>C31HDMI60HZP</t>
   </si>
   <si>
     <t>i-TEC USB-C HDMI Adapter 4k 60 Herz Thinderbolt 3 kompatibel</t>
   </si>
   <si>
     <t>i-TEC</t>
   </si>
   <si>
     <t>2 gebraucht</t>
   </si>
   <si>
     <t>9NG71CE#ABD</t>
   </si>
   <si>
     <t>HP X2 G4 i5-8365U 8 GB Ram 256 GB SSD LTE Win 11 pro</t>
-  </si>
-[...25 lines deleted...]
-    <t>A3ZU3ET#ABD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -348,63 +321,50 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF7F7F7F"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -704,61 +664,54 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Akzent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Akzent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Akzent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Akzent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Akzent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1099,54 +1052,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1515C17E-D126-402D-BA93-F2B0D02F9308}">
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="84.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1634,176 +1587,60 @@
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>299</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
         <v>57</v>
       </c>
       <c r="M18">
         <v>2</v>
-      </c>
-[...114 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>